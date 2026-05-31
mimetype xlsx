--- v0 (2025-12-17)
+++ v1 (2026-05-31)
@@ -39,51 +39,51 @@
     <t>Immagine</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Descrizione</t>
   </si>
   <si>
     <t>Prezzo</t>
   </si>
   <si>
     <t>Categoria</t>
   </si>
   <si>
     <t>immagini/2/small_P1260014.JPG</t>
   </si>
   <si>
     <t>Antenna corta</t>
   </si>
   <si>
     <t>Lunghezza 5cm
 Portata circa 1,5km</t>
   </si>
   <si>
-    <t>10,00</t>
+    <t>12,00</t>
   </si>
   <si>
     <t>Palmari 103</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>